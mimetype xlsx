--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -733,51 +733,51 @@
       <c r="C7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4">
-        <v>46174</v>
+        <v>46235</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B15">
         <v>1.5</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B16">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
@@ -902,179 +902,179 @@
       </c>
       <c r="F4" s="12" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C5" s="13">
-        <v>46178</v>
+        <v>46239</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="3">
         <v>2</v>
       </c>
       <c r="F5" s="14">
         <v>7500000</v>
       </c>
       <c r="G5" s="14">
         <f>F5/Setup!$B$19</f>
       </c>
       <c r="H5" s="14">
         <f>IF(D5="Weekday",1.5*G5+MAX(0,E5-1)*2*G5,MIN(E5,8)*2*G5+MAX(0,E5-8)*3*G5)</f>
       </c>
       <c r="I5" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="16">
-        <v>46183</v>
+        <v>46244</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="15">
         <v>3</v>
       </c>
       <c r="F6" s="17">
         <v>6800000</v>
       </c>
       <c r="G6" s="17">
         <f>F6/Setup!$B$19</f>
       </c>
       <c r="H6" s="17">
         <f>IF(D6="Weekday",1.5*G6+MAX(0,E6-1)*2*G6,MIN(E6,8)*2*G6+MAX(0,E6-8)*3*G6)</f>
       </c>
       <c r="I6" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="13">
-        <v>46190</v>
+        <v>46251</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="3">
         <v>4</v>
       </c>
       <c r="F7" s="14">
         <v>5500000</v>
       </c>
       <c r="G7" s="14">
         <f>F7/Setup!$B$19</f>
       </c>
       <c r="H7" s="14">
         <f>IF(D7="Weekday",1.5*G7+MAX(0,E7-1)*2*G7,MIN(E7,8)*2*G7+MAX(0,E7-8)*3*G7)</f>
       </c>
       <c r="I7" s="3" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="16">
-        <v>46197</v>
+        <v>46258</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E8" s="15">
         <v>4</v>
       </c>
       <c r="F8" s="17">
         <v>12000000</v>
       </c>
       <c r="G8" s="17">
         <f>F8/Setup!$B$19</f>
       </c>
       <c r="H8" s="17">
         <f>IF(D8="Weekday",1.5*G8+MAX(0,E8-1)*2*G8,MIN(E8,8)*2*G8+MAX(0,E8-8)*3*G8)</f>
       </c>
       <c r="I8" s="15" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="13">
-        <v>46198</v>
+        <v>46259</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="3">
         <v>2</v>
       </c>
       <c r="F9" s="14">
         <v>6200000</v>
       </c>
       <c r="G9" s="14">
         <f>F9/Setup!$B$19</f>
       </c>
       <c r="H9" s="14">
         <f>IF(D9="Weekday",1.5*G9+MAX(0,E9-1)*2*G9,MIN(E9,8)*2*G9+MAX(0,E9-8)*3*G9)</f>
       </c>
       <c r="I9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="4:9" x14ac:dyDescent="0.25"/>
     <row r="11" spans="4:9" x14ac:dyDescent="0.25"/>