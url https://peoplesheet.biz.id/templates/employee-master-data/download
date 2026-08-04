--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -874,51 +874,51 @@
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="4">
-        <v>46193.177156875</v>
+        <v>46238.29241811343</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R25"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="2" ySplit="5" topLeftCell="C6" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>